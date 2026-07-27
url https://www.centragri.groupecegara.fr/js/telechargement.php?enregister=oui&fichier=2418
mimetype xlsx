--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,132 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Missions legales\dg\Document de collecte\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87EC4F50-055B-41F0-A2B0-33D7CDE6E6FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05DCFB96-B02B-43E8-B71B-82092C796EB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" firstSheet="2" activeTab="2" xr2:uid="{B5F03341-21B3-4704-BC86-E7C17B5B43D0}"/>
   </bookViews>
   <sheets>
     <sheet name="Lisa" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="MAJ" sheetId="4" state="hidden" r:id="rId2"/>
     <sheet name="Document de collecte" sheetId="1" r:id="rId3"/>
     <sheet name="HTML" sheetId="3" state="hidden" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H24" i="2" l="1"/>
-  <c r="B10" i="1"/>
+  <c r="B14" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="92">
   <si>
     <t>Apprentis</t>
   </si>
   <si>
     <t>Chef d'exploitation</t>
   </si>
   <si>
     <t xml:space="preserve">Associé exploitant </t>
   </si>
   <si>
     <t xml:space="preserve">Associé non exploitant </t>
   </si>
   <si>
     <t>Aide familiaux</t>
   </si>
   <si>
     <t>Productions végétales</t>
   </si>
   <si>
     <t xml:space="preserve">Surface en ha </t>
   </si>
   <si>
     <t xml:space="preserve">Rendement </t>
   </si>
   <si>
@@ -346,50 +347,74 @@
     <t xml:space="preserve">Litres de lait vendu : </t>
   </si>
   <si>
     <t xml:space="preserve">https://chatgpt.com/canvas/shared/690b127c13b4819194a8446fd67b8057 </t>
   </si>
   <si>
     <t>QUI</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t xml:space="preserve">Modifications </t>
   </si>
   <si>
     <t>Lib</t>
   </si>
   <si>
     <t>Changement format de case numéro adhérent</t>
   </si>
   <si>
     <t>N° version</t>
   </si>
   <si>
     <t>v.05012026</t>
+  </si>
+  <si>
+    <t>v.1706026</t>
+  </si>
+  <si>
+    <t>Cabinet Comptable</t>
+  </si>
+  <si>
+    <t>Responsable de dossier</t>
+  </si>
+  <si>
+    <t>Mail</t>
+  </si>
+  <si>
+    <t>Agriculture Biologique</t>
+  </si>
+  <si>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
+    <t>Partiel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -644,51 +669,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -788,238 +813,267 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Lien hypertexte" xfId="3" builtinId="8"/>
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Monétaire" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>67541</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
@@ -1037,50 +1091,67 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="76200"/>
           <a:ext cx="2135505" cy="905741"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
+</file>
+
 <file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
 <rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
   <global>
     <keyFlags>
       <key name="_Self">
         <flag name="ExcludeFromFile" value="1"/>
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_DisplayString">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Flags">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Format">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_SubLabel">
         <flag name="ExcludeFromCalcComparison" value="1"/>
       </key>
       <key name="_Attribution">
@@ -1109,52 +1180,52 @@
     <v>0</v>
     <v>5</v>
   </rv>
 </rvData>
 </file>
 
 <file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
 <rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
   <s t="_localImage">
     <k n="_rvRel:LocalImageIdentifier" t="i"/>
     <k n="CalcOrigin" t="i"/>
   </s>
 </rvStructures>
 </file>
 
 <file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
 <richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <rel r:id="rId1"/>
 </richValueRels>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{E22280F5-1045-4744-BE2D-DF5DE2997930}" name="Tableau2" displayName="Tableau2" ref="A1:D44" totalsRowShown="0" headerRowDxfId="2">
   <autoFilter ref="A1:D44" xr:uid="{E22280F5-1045-4744-BE2D-DF5DE2997930}"/>
   <tableColumns count="4">
-    <tableColumn id="4" xr3:uid="{956BF43E-1378-41F6-BE44-4507E2A04866}" name="N° version" dataDxfId="0"/>
-    <tableColumn id="1" xr3:uid="{68EFC90C-FDEA-41A6-BE7C-82B8CFF8C31F}" name="DATE" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{956BF43E-1378-41F6-BE44-4507E2A04866}" name="N° version" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{68EFC90C-FDEA-41A6-BE7C-82B8CFF8C31F}" name="DATE" dataDxfId="0"/>
     <tableColumn id="2" xr3:uid="{9D2B42D3-A7FD-47AB-A3EF-EA718611E1F6}" name="QUI"/>
     <tableColumn id="3" xr3:uid="{3F7A2D9E-0706-4696-A0D3-37D4CDA5DC73}" name="Modifications "/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight10" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="CEGARA">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="98017E"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DCD8DC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="EFE7EC"/>
@@ -1615,630 +1686,630 @@
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
     </row>
     <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="78" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="78"/>
       <c r="C20" s="78"/>
       <c r="D20" s="78"/>
       <c r="E20" s="78"/>
       <c r="F20" s="78"/>
       <c r="G20" s="78"/>
       <c r="H20" s="78"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="F21" s="2"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
-      <c r="D22" s="71" t="s">
+      <c r="D22" s="76" t="s">
         <v>53</v>
       </c>
-      <c r="E22" s="71"/>
+      <c r="E22" s="76"/>
       <c r="F22" s="2"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A23" s="68" t="s">
+      <c r="A23" s="87" t="s">
         <v>54</v>
       </c>
-      <c r="B23" s="75"/>
-[...2 lines deleted...]
-      <c r="E23" s="58"/>
+      <c r="B23" s="88"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="90"/>
+      <c r="E23" s="91"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A24" s="76" t="s">
+      <c r="A24" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="76"/>
-[...2 lines deleted...]
-      <c r="E24" s="58"/>
+      <c r="B24" s="92"/>
+      <c r="C24" s="92"/>
+      <c r="D24" s="90"/>
+      <c r="E24" s="91"/>
       <c r="F24" s="2"/>
       <c r="G24" s="32" t="s">
         <v>56</v>
       </c>
       <c r="H24" s="33">
         <f>SUM(D23:E27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A25" s="76" t="s">
+      <c r="A25" s="92" t="s">
         <v>57</v>
       </c>
-      <c r="B25" s="76"/>
-[...2 lines deleted...]
-      <c r="E25" s="58"/>
+      <c r="B25" s="92"/>
+      <c r="C25" s="92"/>
+      <c r="D25" s="90"/>
+      <c r="E25" s="91"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A26" s="76" t="s">
+      <c r="A26" s="92" t="s">
         <v>58</v>
       </c>
-      <c r="B26" s="76"/>
-[...2 lines deleted...]
-      <c r="E26" s="58"/>
+      <c r="B26" s="92"/>
+      <c r="C26" s="92"/>
+      <c r="D26" s="90"/>
+      <c r="E26" s="91"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A27" s="76" t="s">
+      <c r="A27" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="B27" s="76"/>
-[...2 lines deleted...]
-      <c r="E27" s="58"/>
+      <c r="B27" s="92"/>
+      <c r="C27" s="92"/>
+      <c r="D27" s="90"/>
+      <c r="E27" s="91"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
     </row>
     <row r="29" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="93" t="s">
         <v>60</v>
       </c>
-      <c r="B29" s="63"/>
-[...5 lines deleted...]
-      <c r="H29" s="64"/>
+      <c r="B29" s="94"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="94"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="95"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
-      <c r="G30" s="74"/>
-      <c r="H30" s="74"/>
+      <c r="G30" s="86"/>
+      <c r="H30" s="86"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A31" s="70"/>
-[...1 lines deleted...]
-      <c r="C31" s="71" t="s">
+      <c r="A31" s="96"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="D31" s="71"/>
+      <c r="D31" s="76"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
-      <c r="G31" s="72" t="s">
+      <c r="G31" s="97" t="s">
         <v>62</v>
       </c>
-      <c r="H31" s="73"/>
+      <c r="H31" s="98"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A32" s="68" t="s">
+      <c r="A32" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="B32" s="69"/>
-[...1 lines deleted...]
-      <c r="D32" s="58"/>
+      <c r="B32" s="89"/>
+      <c r="C32" s="90"/>
+      <c r="D32" s="91"/>
       <c r="F32" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="G32" s="57"/>
-      <c r="H32" s="58"/>
+      <c r="G32" s="90"/>
+      <c r="H32" s="91"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A33" s="68" t="s">
+      <c r="A33" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="69"/>
-[...1 lines deleted...]
-      <c r="D33" s="58"/>
+      <c r="B33" s="89"/>
+      <c r="C33" s="90"/>
+      <c r="D33" s="91"/>
       <c r="F33" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="G33" s="57"/>
-      <c r="H33" s="58"/>
+      <c r="G33" s="90"/>
+      <c r="H33" s="91"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="68" t="s">
+      <c r="A34" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="B34" s="69"/>
-[...1 lines deleted...]
-      <c r="D34" s="58"/>
+      <c r="B34" s="89"/>
+      <c r="C34" s="90"/>
+      <c r="D34" s="91"/>
       <c r="F34" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="G34" s="57"/>
-      <c r="H34" s="58"/>
+      <c r="G34" s="90"/>
+      <c r="H34" s="91"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="68" t="s">
+      <c r="A35" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="69"/>
-[...1 lines deleted...]
-      <c r="D35" s="58"/>
+      <c r="B35" s="89"/>
+      <c r="C35" s="90"/>
+      <c r="D35" s="91"/>
       <c r="F35" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="G35" s="57"/>
-      <c r="H35" s="58"/>
+      <c r="G35" s="90"/>
+      <c r="H35" s="91"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="68" t="s">
+      <c r="A36" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="B36" s="69"/>
-[...1 lines deleted...]
-      <c r="D36" s="58"/>
+      <c r="B36" s="89"/>
+      <c r="C36" s="90"/>
+      <c r="D36" s="91"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="34"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="35" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="2"/>
-      <c r="C39" s="67"/>
-      <c r="D39" s="67"/>
+      <c r="C39" s="99"/>
+      <c r="D39" s="99"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
     <row r="41" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A41" s="62" t="s">
+      <c r="A41" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="B41" s="63"/>
-[...5 lines deleted...]
-      <c r="H41" s="64"/>
+      <c r="B41" s="94"/>
+      <c r="C41" s="94"/>
+      <c r="D41" s="94"/>
+      <c r="E41" s="94"/>
+      <c r="F41" s="94"/>
+      <c r="G41" s="94"/>
+      <c r="H41" s="95"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
     </row>
     <row r="43" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A43" s="65" t="s">
+      <c r="A43" s="100" t="s">
         <v>69</v>
       </c>
-      <c r="B43" s="66"/>
-      <c r="C43" s="65" t="s">
+      <c r="B43" s="101"/>
+      <c r="C43" s="100" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="66"/>
+      <c r="D43" s="101"/>
       <c r="E43" s="36" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="G43" s="65" t="s">
+      <c r="G43" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="H43" s="66"/>
+      <c r="H43" s="101"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A44" s="57"/>
-[...2 lines deleted...]
-      <c r="D44" s="58"/>
+      <c r="A44" s="90"/>
+      <c r="B44" s="91"/>
+      <c r="C44" s="90"/>
+      <c r="D44" s="91"/>
       <c r="E44" s="37"/>
       <c r="F44" s="37"/>
-      <c r="G44" s="60"/>
-      <c r="H44" s="61"/>
+      <c r="G44" s="102"/>
+      <c r="H44" s="103"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A45" s="57"/>
-[...2 lines deleted...]
-      <c r="D45" s="58"/>
+      <c r="A45" s="90"/>
+      <c r="B45" s="91"/>
+      <c r="C45" s="90"/>
+      <c r="D45" s="91"/>
       <c r="E45" s="37"/>
       <c r="F45" s="37"/>
-      <c r="G45" s="60"/>
-      <c r="H45" s="61"/>
+      <c r="G45" s="102"/>
+      <c r="H45" s="103"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A46" s="57"/>
-[...2 lines deleted...]
-      <c r="D46" s="58"/>
+      <c r="A46" s="90"/>
+      <c r="B46" s="91"/>
+      <c r="C46" s="90"/>
+      <c r="D46" s="91"/>
       <c r="E46" s="37"/>
       <c r="F46" s="37"/>
-      <c r="G46" s="60"/>
-      <c r="H46" s="61"/>
+      <c r="G46" s="102"/>
+      <c r="H46" s="103"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A47" s="57"/>
-[...2 lines deleted...]
-      <c r="D47" s="58"/>
+      <c r="A47" s="90"/>
+      <c r="B47" s="91"/>
+      <c r="C47" s="90"/>
+      <c r="D47" s="91"/>
       <c r="E47" s="37"/>
       <c r="F47" s="37"/>
-      <c r="G47" s="60"/>
-      <c r="H47" s="61"/>
+      <c r="G47" s="102"/>
+      <c r="H47" s="103"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A48" s="57"/>
-[...2 lines deleted...]
-      <c r="D48" s="58"/>
+      <c r="A48" s="90"/>
+      <c r="B48" s="91"/>
+      <c r="C48" s="90"/>
+      <c r="D48" s="91"/>
       <c r="E48" s="37"/>
       <c r="F48" s="37"/>
-      <c r="G48" s="60"/>
-      <c r="H48" s="61"/>
+      <c r="G48" s="102"/>
+      <c r="H48" s="103"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A49" s="57"/>
-[...2 lines deleted...]
-      <c r="D49" s="58"/>
+      <c r="A49" s="90"/>
+      <c r="B49" s="91"/>
+      <c r="C49" s="90"/>
+      <c r="D49" s="91"/>
       <c r="E49" s="37"/>
       <c r="F49" s="37"/>
-      <c r="G49" s="60"/>
-      <c r="H49" s="61"/>
+      <c r="G49" s="102"/>
+      <c r="H49" s="103"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A50" s="57"/>
-[...2 lines deleted...]
-      <c r="D50" s="58"/>
+      <c r="A50" s="90"/>
+      <c r="B50" s="91"/>
+      <c r="C50" s="90"/>
+      <c r="D50" s="91"/>
       <c r="E50" s="37"/>
       <c r="F50" s="37"/>
-      <c r="G50" s="60"/>
-      <c r="H50" s="61"/>
+      <c r="G50" s="102"/>
+      <c r="H50" s="103"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A51" s="57"/>
-[...2 lines deleted...]
-      <c r="D51" s="58"/>
+      <c r="A51" s="90"/>
+      <c r="B51" s="91"/>
+      <c r="C51" s="90"/>
+      <c r="D51" s="91"/>
       <c r="E51" s="37"/>
       <c r="F51" s="37"/>
-      <c r="G51" s="60"/>
-      <c r="H51" s="61"/>
+      <c r="G51" s="102"/>
+      <c r="H51" s="103"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A52" s="57"/>
-[...2 lines deleted...]
-      <c r="D52" s="58"/>
+      <c r="A52" s="90"/>
+      <c r="B52" s="91"/>
+      <c r="C52" s="90"/>
+      <c r="D52" s="91"/>
       <c r="E52" s="37"/>
       <c r="F52" s="37"/>
-      <c r="G52" s="60"/>
-      <c r="H52" s="61"/>
+      <c r="G52" s="102"/>
+      <c r="H52" s="103"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A53" s="57"/>
-[...2 lines deleted...]
-      <c r="D53" s="58"/>
+      <c r="A53" s="90"/>
+      <c r="B53" s="91"/>
+      <c r="C53" s="90"/>
+      <c r="D53" s="91"/>
       <c r="E53" s="37"/>
       <c r="F53" s="37"/>
-      <c r="G53" s="60"/>
-      <c r="H53" s="61"/>
+      <c r="G53" s="102"/>
+      <c r="H53" s="103"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
     </row>
     <row r="55" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A55" s="62" t="s">
+      <c r="A55" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="B55" s="63"/>
-[...5 lines deleted...]
-      <c r="H55" s="64"/>
+      <c r="B55" s="94"/>
+      <c r="C55" s="94"/>
+      <c r="D55" s="94"/>
+      <c r="E55" s="94"/>
+      <c r="F55" s="94"/>
+      <c r="G55" s="94"/>
+      <c r="H55" s="95"/>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
     </row>
     <row r="57" spans="1:8" ht="39" x14ac:dyDescent="0.25">
-      <c r="A57" s="65" t="s">
+      <c r="A57" s="100" t="s">
         <v>69</v>
       </c>
-      <c r="B57" s="66"/>
+      <c r="B57" s="101"/>
       <c r="C57" s="38" t="s">
         <v>72</v>
       </c>
       <c r="D57" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A58" s="57"/>
-      <c r="B58" s="58"/>
+      <c r="A58" s="90"/>
+      <c r="B58" s="91"/>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="2"/>
-      <c r="F58" s="59" t="s">
+      <c r="F58" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="G58" s="59"/>
+      <c r="G58" s="104"/>
       <c r="H58" s="39"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A59" s="57"/>
-      <c r="B59" s="58"/>
+      <c r="A59" s="90"/>
+      <c r="B59" s="91"/>
       <c r="C59" s="37"/>
       <c r="D59" s="37"/>
-      <c r="F59" s="59" t="s">
+      <c r="F59" s="104" t="s">
         <v>75</v>
       </c>
-      <c r="G59" s="59"/>
+      <c r="G59" s="104"/>
       <c r="H59" s="39"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A60" s="57"/>
-      <c r="B60" s="58"/>
+      <c r="A60" s="90"/>
+      <c r="B60" s="91"/>
       <c r="C60" s="37"/>
       <c r="D60" s="37"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A61" s="57"/>
-      <c r="B61" s="58"/>
+      <c r="A61" s="90"/>
+      <c r="B61" s="91"/>
       <c r="C61" s="37"/>
       <c r="D61" s="37"/>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A62" s="57"/>
-      <c r="B62" s="58"/>
+      <c r="A62" s="90"/>
+      <c r="B62" s="91"/>
       <c r="C62" s="37"/>
       <c r="D62" s="37"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A63" s="57"/>
-      <c r="B63" s="58"/>
+      <c r="A63" s="90"/>
+      <c r="B63" s="91"/>
       <c r="C63" s="37"/>
       <c r="D63" s="37"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A64" s="57"/>
-      <c r="B64" s="58"/>
+      <c r="A64" s="90"/>
+      <c r="B64" s="91"/>
       <c r="C64" s="37"/>
       <c r="D64" s="37"/>
       <c r="E64" s="2"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A65" s="57"/>
-      <c r="B65" s="58"/>
+      <c r="A65" s="90"/>
+      <c r="B65" s="91"/>
       <c r="C65" s="37"/>
       <c r="D65" s="37"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A66" s="57"/>
-      <c r="B66" s="58"/>
+      <c r="A66" s="90"/>
+      <c r="B66" s="91"/>
       <c r="C66" s="37"/>
       <c r="D66" s="37"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" s="3"/>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="89">
-    <mergeCell ref="D22:E22"/>
-[...65 lines deleted...]
-    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="A66:B66"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A62:B62"/>
+    <mergeCell ref="A63:B63"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="F58:G58"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="G53:H53"/>
     <mergeCell ref="A55:H55"/>
     <mergeCell ref="A57:B57"/>
-    <mergeCell ref="A64:B64"/>
-[...7 lines deleted...]
-    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A10:H10"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="C14:H14"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="A20:H20"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA081D22-A780-4465-A05F-81AD7EF1CE75}">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" customWidth="1"/>
     <col min="4" max="4" width="77" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
         <v>82</v>
@@ -2462,545 +2533,625 @@
       <c r="B41" s="54"/>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="54"/>
       <c r="B42" s="54"/>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="54"/>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8BD7AAD-8613-473B-8A5C-C80F0CE98F78}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F42"/>
+  <dimension ref="A1:F49"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:F6"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.42578125" customWidth="1"/>
     <col min="2" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="97" t="s">
+      <c r="B1" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="C1" s="97"/>
-[...2 lines deleted...]
-      <c r="F1" s="97"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
-      <c r="F2" s="104" t="s">
-        <v>83</v>
+      <c r="F2" s="57" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="15" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="101"/>
-[...3 lines deleted...]
-      <c r="F3" s="101"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="65"/>
+      <c r="D3" s="65"/>
+      <c r="E3" s="65"/>
+      <c r="F3" s="65"/>
     </row>
     <row r="4" spans="1:6" s="15" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="101"/>
-[...3 lines deleted...]
-      <c r="F4" s="101"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
     </row>
     <row r="5" spans="1:6" s="15" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="103"/>
-[...3 lines deleted...]
-      <c r="F5" s="103"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="103"/>
-[...3 lines deleted...]
-      <c r="F6" s="103"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="103"/>
-[...3 lines deleted...]
-      <c r="F7" s="103"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="103"/>
-[...3 lines deleted...]
-      <c r="F8" s="103"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="2"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:6" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="105"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="106"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-      <c r="F10" s="102"/>
+        <v>85</v>
+      </c>
+      <c r="B10" s="62"/>
+      <c r="C10" s="62"/>
+      <c r="D10" s="62"/>
+      <c r="E10" s="62"/>
+      <c r="F10" s="62"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="92"/>
+      <c r="A11" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+    </row>
+    <row r="14" spans="1:6" s="15" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="63">
+        <f>SUM(B15:E19)</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="64"/>
+      <c r="C15" s="64"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="92"/>
-[...6 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="B16" s="64"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="92"/>
-[...6 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B17" s="64"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="92"/>
-[...6 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B18" s="64"/>
+      <c r="C18" s="64"/>
+      <c r="D18" s="64"/>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="92"/>
-[...14 lines deleted...]
-      <c r="A17" s="88" t="s">
+      <c r="B19" s="64"/>
+      <c r="C19" s="64"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="107"/>
+      <c r="B20" s="108"/>
+      <c r="C20" s="108"/>
+      <c r="D20" s="108"/>
+      <c r="E20" s="108"/>
+      <c r="F20" s="108"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="109" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="E21" s="108"/>
+      <c r="F21" s="108"/>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="110"/>
+      <c r="B22" s="111" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="111" t="b">
+        <v>0</v>
+      </c>
+      <c r="D22" s="111" t="b">
+        <v>0</v>
+      </c>
+      <c r="E22" s="108"/>
+      <c r="F22" s="108"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+    </row>
+    <row r="24" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="68" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="88"/>
-[...2 lines deleted...]
-      <c r="E17" s="12" t="s">
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="F17" s="12" t="s">
+      <c r="F24" s="12" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="89" t="s">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B25" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="42"/>
-[...1 lines deleted...]
-      <c r="E18" s="47">
+      <c r="C25" s="42"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="47">
         <v>1</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F25" s="49">
         <v>1800</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B19" s="4" t="s">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="70"/>
+      <c r="B26" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="42"/>
-[...73 lines deleted...]
-      <c r="C26" s="43"/>
+      <c r="C26" s="42"/>
       <c r="D26" s="17"/>
       <c r="E26" s="48"/>
       <c r="F26" s="50"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="2"/>
-[...7 lines deleted...]
-      <c r="A28" s="93" t="s">
+      <c r="A27" s="70"/>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="42"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="50"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="70"/>
+      <c r="B28" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="42"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="50"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="71"/>
+      <c r="B29" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="43"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="50"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="43"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="50"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="70"/>
+      <c r="B31" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="43"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="50"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="71"/>
+      <c r="B32" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="43"/>
+      <c r="D32" s="17"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="50"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C33" s="43"/>
+      <c r="D33" s="17"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="50"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+    </row>
+    <row r="35" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="94"/>
-      <c r="C28" s="7" t="s">
+      <c r="B35" s="73"/>
+      <c r="C35" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D28" s="8" t="s">
+      <c r="D35" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E28" s="8" t="s">
+      <c r="E35" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="F28" s="7" t="s">
+      <c r="F35" s="7" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="95" t="s">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="96"/>
-      <c r="C29" s="19">
+      <c r="B36" s="75"/>
+      <c r="C36" s="19">
         <v>50</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D36" s="20">
         <v>80</v>
       </c>
-      <c r="E29" s="20" t="s">
+      <c r="E36" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="F29" s="44">
+      <c r="F36" s="44">
         <v>50000</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-[...77 lines deleted...]
-      </c>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="74"/>
+      <c r="B37" s="75"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="45"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A38" s="18" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A38" s="74"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="45"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A39" s="18"/>
-[...2 lines deleted...]
-      <c r="D39" s="46"/>
+      <c r="A39" s="74"/>
+      <c r="B39" s="75"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="20"/>
       <c r="E39" s="20"/>
-      <c r="F39" s="20"/>
+      <c r="F39" s="45"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A40" s="18"/>
-[...2 lines deleted...]
-      <c r="D40" s="46"/>
+      <c r="A40" s="74"/>
+      <c r="B40" s="75"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="20"/>
       <c r="E40" s="20"/>
-      <c r="F40" s="20"/>
+      <c r="F40" s="45"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A41" s="18"/>
-[...2 lines deleted...]
-      <c r="D41" s="46"/>
+      <c r="A41" s="74"/>
+      <c r="B41" s="75"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="20"/>
       <c r="E41" s="20"/>
-      <c r="F41" s="20"/>
+      <c r="F41" s="45"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A42" s="3"/>
+      <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
     </row>
+    <row r="43" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="C43" s="60"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="61"/>
+    </row>
+    <row r="44" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="67"/>
+      <c r="B44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="20">
+        <v>5</v>
+      </c>
+      <c r="C45" s="20">
+        <v>50</v>
+      </c>
+      <c r="D45" s="46">
+        <v>15000</v>
+      </c>
+      <c r="E45" s="20">
+        <v>30</v>
+      </c>
+      <c r="F45" s="21">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="18"/>
+      <c r="B46" s="20"/>
+      <c r="C46" s="20"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="20"/>
+      <c r="F46" s="20"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="18"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="46"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="18"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="20"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="3"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6UfYLQlM335cI5AggliOirsLT1B4cA4e2ZdnEp6r9UGhouuVjwWiNSle6DIKi6rxKYlJrq7w2QRtlaEPNO3Mtw==" saltValue="6lSgjc6mN/s3OQrJkelKeQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0" selectLockedCells="1"/>
-  <mergeCells count="26">
+  <sheetProtection algorithmName="SHA-512" hashValue="CQbCkF6FVEo29NmVb7jQ7Fs1EvOsJhKFMopbVh5yy//uDM7oVvkpb3sF6Gk4h9qtdSXdrhzf3J27crO1p6U9lg==" saltValue="7kMOSDd2Vm6cHuQIGln8mg==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0" selectLockedCells="1"/>
+  <mergeCells count="30">
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A21:A22"/>
     <mergeCell ref="B1:F1"/>
-    <mergeCell ref="B36:D36"/>
-    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="E43:F43"/>
     <mergeCell ref="B8:F8"/>
-    <mergeCell ref="B10:F10"/>
-[...2 lines deleted...]
-    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:F17"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
-    <mergeCell ref="A36:A37"/>
-[...11 lines deleted...]
-    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{286A911E-7EE9-4286-8C93-2924F86FCEDA}">
   <dimension ref="A3:I3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="63.85546875" style="40" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="11.5703125" style="40"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" s="41" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3009,59 +3160,50 @@
     <hyperlink ref="A3" r:id="rId1" display="https://fra01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fchatgpt.com%2Fcanvas%2Fshared%2F690b127c13b4819194a8446fd67b8057&amp;data=05%7C02%7Cjm.albaret%40groupecegara.fr%7Cf4f5a10677d240ca5a8108de1c4a0c84%7Cce91fda1092d491a8832933f95e3ac96%7C0%7C0%7C638979301649249636%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=%2FwWAJPR8qioB%2BW32C5nhVXdlmsBqjrZwLEU9V7Uq9jA%3D&amp;reserved=0" xr:uid="{AA8D858A-9BA1-44E2-B5A9-33B635202377}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA6D2B4666D3AA40ACE1A3D9F1A54AA5" ma:contentTypeVersion="1" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d42102f1b9f639b383007928c8ca0ac2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="36bf25e5-f46d-493f-be82-ee5083c87ecd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b7c3c4abd056f394dfabef47588ba14" ns3:_="">
     <xsd:import namespace="36bf25e5-f46d-493f-be82-ee5083c87ecd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="36bf25e5-f46d-493f-be82-ee5083c87ecd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3143,88 +3285,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F0D151A-B179-427C-9452-27B3E1A8CAC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="36bf25e5-f46d-493f-be82-ee5083c87ecd"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96E826D2-8752-41AD-910D-1D10948F6AF6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C4DCEC0-B113-43B0-AEC9-50282FB5DCB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="36bf25e5-f46d-493f-be82-ee5083c87ecd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96E826D2-8752-41AD-910D-1D10948F6AF6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Lisa</vt:lpstr>
       <vt:lpstr>MAJ</vt:lpstr>
       <vt:lpstr>Document de collecte</vt:lpstr>